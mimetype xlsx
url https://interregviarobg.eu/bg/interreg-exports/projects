--- v4 (2026-02-02)
+++ v5 (2026-05-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="358">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="367">
   <si>
     <t>Cod</t>
   </si>
   <si>
     <t>Titlu</t>
   </si>
   <si>
     <t>Axa</t>
   </si>
   <si>
     <t>Data inceput</t>
   </si>
   <si>
     <t>Data sfarsit</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Tip</t>
   </si>
   <si>
     <t>Beneficiar Lider</t>
   </si>
   <si>
@@ -1086,50 +1086,77 @@
     <t>ROBG00358</t>
   </si>
   <si>
     <t>Българо-румънско трансгранично природно наследство в контекста на изменението на климата: Мониторинг и устойчивост</t>
   </si>
   <si>
     <t>12/24/2025</t>
   </si>
   <si>
     <t>12/23/2027</t>
   </si>
   <si>
     <t>Окръжна дирекция за обществени услуги и комунални услуги Долж, Румъния, Национална администрация по горите – Ромсилва, Румъния</t>
   </si>
   <si>
     <t>Община Горна Оряховица, България, Клуб Приятели на Природен парк Русенски Лом, България</t>
   </si>
   <si>
     <t>1.603.905,70</t>
   </si>
   <si>
     <t>1.283.124,54</t>
   </si>
   <si>
     <t>320.781,16</t>
+  </si>
+  <si>
+    <t>ROBG00360</t>
+  </si>
+  <si>
+    <t>Партньорство за трансгранично сътрудничество между община Ценово и община Хотареле за умно (по отношение на климата) управление на горите</t>
+  </si>
+  <si>
+    <t>04/28/2026</t>
+  </si>
+  <si>
+    <t>10/27/2027</t>
+  </si>
+  <si>
+    <t>Община Ценово, България</t>
+  </si>
+  <si>
+    <t>Териториална административна единица Община Хотареле, Румъния</t>
+  </si>
+  <si>
+    <t>644.437,95</t>
+  </si>
+  <si>
+    <t>515.550,35</t>
+  </si>
+  <si>
+    <t>128.887,60</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1447,51 +1474,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N40"/>
+  <dimension ref="A1:N41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="N2" sqref="N2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="251.224365" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="124.969482" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="221.660156" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="187.525635" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="31.706543" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="1" t="s">
@@ -3126,50 +3153,91 @@
       <c r="F40" t="s">
         <v>20</v>
       </c>
       <c r="G40" t="s">
         <v>33</v>
       </c>
       <c r="H40" t="s">
         <v>269</v>
       </c>
       <c r="I40" t="s">
         <v>353</v>
       </c>
       <c r="J40" t="s">
         <v>354</v>
       </c>
       <c r="K40" t="s">
         <v>355</v>
       </c>
       <c r="L40" t="s">
         <v>356</v>
       </c>
       <c r="M40" t="s">
         <v>357</v>
       </c>
       <c r="N40" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="41" spans="1:14">
+      <c r="A41" t="s">
+        <v>358</v>
+      </c>
+      <c r="B41" t="s">
+        <v>359</v>
+      </c>
+      <c r="C41" t="s">
+        <v>17</v>
+      </c>
+      <c r="D41" t="s">
+        <v>360</v>
+      </c>
+      <c r="E41" t="s">
+        <v>361</v>
+      </c>
+      <c r="F41" t="s">
+        <v>20</v>
+      </c>
+      <c r="G41" t="s">
+        <v>21</v>
+      </c>
+      <c r="H41" t="s">
+        <v>362</v>
+      </c>
+      <c r="I41" t="s">
+        <v>363</v>
+      </c>
+      <c r="K41" t="s">
+        <v>364</v>
+      </c>
+      <c r="L41" t="s">
+        <v>365</v>
+      </c>
+      <c r="M41" t="s">
+        <v>366</v>
+      </c>
+      <c r="N41" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:C2"/>
     <mergeCell ref="D1:D2"/>
     <mergeCell ref="E1:E2"/>
     <mergeCell ref="F1:F2"/>
     <mergeCell ref="G1:G2"/>
     <mergeCell ref="H1:H2"/>
     <mergeCell ref="I1:I2"/>
     <mergeCell ref="J1:J2"/>
     <mergeCell ref="K1:N1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>