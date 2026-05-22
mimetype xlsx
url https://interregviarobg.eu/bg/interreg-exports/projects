--- v5 (2026-05-02)
+++ v6 (2026-05-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="367">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="374">
   <si>
     <t>Cod</t>
   </si>
   <si>
     <t>Titlu</t>
   </si>
   <si>
     <t>Axa</t>
   </si>
   <si>
     <t>Data inceput</t>
   </si>
   <si>
     <t>Data sfarsit</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Tip</t>
   </si>
   <si>
     <t>Beneficiar Lider</t>
   </si>
   <si>
@@ -1113,50 +1113,71 @@
     <t>ROBG00360</t>
   </si>
   <si>
     <t>Партньорство за трансгранично сътрудничество между община Ценово и община Хотареле за умно (по отношение на климата) управление на горите</t>
   </si>
   <si>
     <t>04/28/2026</t>
   </si>
   <si>
     <t>10/27/2027</t>
   </si>
   <si>
     <t>Община Ценово, България</t>
   </si>
   <si>
     <t>Териториална административна единица Община Хотареле, Румъния</t>
   </si>
   <si>
     <t>644.437,95</t>
   </si>
   <si>
     <t>515.550,35</t>
   </si>
   <si>
     <t>128.887,60</t>
+  </si>
+  <si>
+    <t>ROBG00432</t>
+  </si>
+  <si>
+    <t>DANRISS 2: Подобрена инспекция на река Дунав чрез изкуствен интелект и интегриране на данни (DANRISS 2 — ROBG00432)</t>
+  </si>
+  <si>
+    <t>05/12/2026</t>
+  </si>
+  <si>
+    <t>06/11/2028</t>
+  </si>
+  <si>
+    <t>3.995.925,82</t>
+  </si>
+  <si>
+    <t>319.674.065,00</t>
+  </si>
+  <si>
+    <t>79.918.517,00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1474,51 +1495,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N41"/>
+  <dimension ref="A1:N42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="N2" sqref="N2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="251.224365" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="124.969482" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="221.660156" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="187.525635" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="31.706543" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="1" t="s">
@@ -3194,50 +3215,91 @@
       <c r="E41" t="s">
         <v>361</v>
       </c>
       <c r="F41" t="s">
         <v>20</v>
       </c>
       <c r="G41" t="s">
         <v>21</v>
       </c>
       <c r="H41" t="s">
         <v>362</v>
       </c>
       <c r="I41" t="s">
         <v>363</v>
       </c>
       <c r="K41" t="s">
         <v>364</v>
       </c>
       <c r="L41" t="s">
         <v>365</v>
       </c>
       <c r="M41" t="s">
         <v>366</v>
       </c>
       <c r="N41" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="42" spans="1:14">
+      <c r="A42" t="s">
+        <v>367</v>
+      </c>
+      <c r="B42" t="s">
+        <v>368</v>
+      </c>
+      <c r="C42" t="s">
+        <v>75</v>
+      </c>
+      <c r="D42" t="s">
+        <v>369</v>
+      </c>
+      <c r="E42" t="s">
+        <v>370</v>
+      </c>
+      <c r="F42" t="s">
+        <v>20</v>
+      </c>
+      <c r="G42" t="s">
+        <v>78</v>
+      </c>
+      <c r="H42" t="s">
+        <v>52</v>
+      </c>
+      <c r="I42" t="s">
+        <v>51</v>
+      </c>
+      <c r="K42" t="s">
+        <v>371</v>
+      </c>
+      <c r="L42" t="s">
+        <v>372</v>
+      </c>
+      <c r="M42" t="s">
+        <v>373</v>
+      </c>
+      <c r="N42" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:C2"/>
     <mergeCell ref="D1:D2"/>
     <mergeCell ref="E1:E2"/>
     <mergeCell ref="F1:F2"/>
     <mergeCell ref="G1:G2"/>
     <mergeCell ref="H1:H2"/>
     <mergeCell ref="I1:I2"/>
     <mergeCell ref="J1:J2"/>
     <mergeCell ref="K1:N1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>